--- v0 (2026-01-20)
+++ v1 (2026-11-08)
@@ -1,2056 +1,1547 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3660ADFA" w14:textId="77777777" w:rsidR="00677C93" w:rsidRPr="00B50782" w:rsidRDefault="00B50782">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50782">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Gaining Management Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FF1607" w14:textId="77777777" w:rsidR="00B50782" w:rsidRPr="00B50782" w:rsidRDefault="00B50782">
+    <w:p w14:paraId="35FF1607" w14:textId="692D59B5" w:rsidR="00B50782" w:rsidRPr="00B50782" w:rsidRDefault="00B50782">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B50782">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Voiceover Script</w:t>
       </w:r>
-      <w:r w:rsidR="00540B78">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="15FCEBF4" w14:textId="77777777" w:rsidR="00B50782" w:rsidRDefault="00B50782"/>
-    <w:p w14:paraId="22F4A837" w14:textId="77777777" w:rsidR="00B50782" w:rsidRDefault="00B50782">
+    <w:p w14:paraId="1EE5FEC7" w14:textId="5B048111" w:rsidR="00B50782" w:rsidRDefault="00B50782">
       <w:r>
         <w:t>Slide 1:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE5FEC7" w14:textId="713A4F54" w:rsidR="00B50782" w:rsidRDefault="00FF256E">
-      <w:r w:rsidRPr="00FF256E">
+    <w:p w14:paraId="30F13E0A" w14:textId="49344B2D" w:rsidR="00A33F12" w:rsidRDefault="00CB6706">
+      <w:r w:rsidRPr="008D4320">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6502484B" wp14:editId="23230654">
-[...18 lines deleted...]
-            <wp:docPr id="1" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C74A20B" wp14:editId="7E0D5C81">
+            <wp:extent cx="2522694" cy="1416050"/>
+            <wp:effectExtent l="19050" t="19050" r="11430" b="12700"/>
+            <wp:docPr id="1144820414" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1144820414" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1517225" cy="851641"/>
+                      <a:ext cx="2547183" cy="1429796"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004C4253">
-[...23 lines deleted...]
-    <w:p w14:paraId="0381BFA4" w14:textId="77777777" w:rsidR="00B50782" w:rsidRDefault="00B50782">
+    </w:p>
+    <w:p w14:paraId="23A1B48C" w14:textId="263133FF" w:rsidR="00B50782" w:rsidRDefault="00A33F12">
       <w:r>
         <w:t>Music</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A1B48C" w14:textId="77777777" w:rsidR="00B50782" w:rsidRDefault="00B50782"/>
+    <w:p w14:paraId="2E123717" w14:textId="77777777" w:rsidR="00A33F12" w:rsidRDefault="00A33F12"/>
     <w:p w14:paraId="0D981AA8" w14:textId="77777777" w:rsidR="00B50782" w:rsidRDefault="00B50782">
       <w:r>
         <w:t xml:space="preserve">Slide 2: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F435090" w14:textId="6E5916B0" w:rsidR="00B50782" w:rsidRDefault="00FF256E">
-      <w:r>
+    <w:p w14:paraId="1D90200E" w14:textId="5ACC9C46" w:rsidR="000239F7" w:rsidRDefault="00853D68">
+      <w:r w:rsidRPr="00DB39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="257CDA1F" wp14:editId="7F98C74E">
-[...18 lines deleted...]
-            <wp:docPr id="7" name="Picture 7"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51C588B2" wp14:editId="2C129AA8">
+            <wp:extent cx="2502369" cy="1407583"/>
+            <wp:effectExtent l="19050" t="19050" r="12700" b="21590"/>
+            <wp:docPr id="823856910" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="823856910" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2517131" cy="1415886"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7423777C" w14:textId="4058F8B2" w:rsidR="000239F7" w:rsidRDefault="00C00B5E" w:rsidP="00C00B5E">
+      <w:r w:rsidRPr="00EB2248">
+        <w:t xml:space="preserve">In this training, we will </w:t>
+      </w:r>
+      <w:r w:rsidR="00853D68">
+        <w:t xml:space="preserve">cover how management support can improve your commute program and different ways </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to gain management support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E41A7A4" w14:textId="77777777" w:rsidR="005804A3" w:rsidRDefault="005804A3"/>
+    <w:p w14:paraId="27C91BB7" w14:textId="77777777" w:rsidR="00D941D0" w:rsidRDefault="00D941D0">
+      <w:r>
+        <w:t>Slide 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7081C347" w14:textId="735D2A99" w:rsidR="000239F7" w:rsidRDefault="00316AD5">
+      <w:r w:rsidRPr="00316AD5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D6E982C" wp14:editId="41E99DB7">
+            <wp:extent cx="2587674" cy="1455843"/>
+            <wp:effectExtent l="19050" t="19050" r="22225" b="11430"/>
+            <wp:docPr id="206828879" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="206828879" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2612076" cy="1469572"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2584B9A8" w14:textId="453A5013" w:rsidR="00C00B5E" w:rsidRDefault="00C00B5E">
+      <w:r>
+        <w:t xml:space="preserve">So why is management support important? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5973358F" w14:textId="01393C00" w:rsidR="002573AF" w:rsidRDefault="00192CB4">
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00B5E">
+        <w:t xml:space="preserve">anagement can provide you </w:t>
+      </w:r>
+      <w:r w:rsidR="00316AD5">
+        <w:t xml:space="preserve">with additional staffing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00B5E">
+        <w:t xml:space="preserve">resources </w:t>
+      </w:r>
+      <w:r w:rsidR="00316AD5">
+        <w:t xml:space="preserve">and tools, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00B5E">
+        <w:t xml:space="preserve">and a budget for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00B5E">
+        <w:t xml:space="preserve"> program. They can also help set company culture </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2342">
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00B5E">
+        <w:t xml:space="preserve"> sustainable commutes are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> encouraged and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00B5E">
+        <w:t xml:space="preserve"> rewarded</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42765EB3" w14:textId="77777777" w:rsidR="00986AFB" w:rsidRDefault="00986AFB"/>
+    <w:p w14:paraId="4F5C6399" w14:textId="77777777" w:rsidR="00986AFB" w:rsidRDefault="00986AFB"/>
+    <w:p w14:paraId="7D894156" w14:textId="77777777" w:rsidR="000239F7" w:rsidRDefault="000239F7">
+      <w:bookmarkStart w:id="0" w:name="_Hlk175829060"/>
+      <w:r>
+        <w:t>Slide 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28245047" w14:textId="22C6B006" w:rsidR="00986AFB" w:rsidRDefault="00316AD5">
+      <w:r w:rsidRPr="00316AD5">
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE18F52" wp14:editId="43EA6A9D">
+            <wp:extent cx="2501900" cy="1408388"/>
+            <wp:effectExtent l="19050" t="19050" r="12700" b="20955"/>
+            <wp:docPr id="1557003619" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1557003619" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2531279" cy="1424926"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="263827CC" w14:textId="38D78D66" w:rsidR="00A61C7C" w:rsidRPr="00A92B28" w:rsidRDefault="00F30424" w:rsidP="00A61C7C">
+      <w:r>
+        <w:t xml:space="preserve">Ask management to help find </w:t>
+      </w:r>
+      <w:r w:rsidR="00102D9C">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A276A6">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00102D9C">
+        <w:t>o-E</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mployee </w:t>
+      </w:r>
+      <w:r w:rsidR="00102D9C">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ransportation Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00A276A6">
+        <w:t xml:space="preserve"> (ETC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00102D9C">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidR="00102D9C">
+        <w:t xml:space="preserve"> a small committee. By doing so, you can divide the workload, gather input and ideas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>--a</w:t>
+      </w:r>
+      <w:r w:rsidR="00102D9C">
+        <w:t xml:space="preserve">nd your employees will have access to another expert. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C7C" w:rsidRPr="00A66C96">
+        <w:t xml:space="preserve">To find a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A276A6">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C7C" w:rsidRPr="00A66C96">
+        <w:t>o-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A276A6">
+        <w:t>ETC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C7C" w:rsidRPr="00A66C96">
+        <w:t xml:space="preserve"> or committee, look for someone who can help champion the program and has an interest in sustainable commutes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61C7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545117C2" w14:textId="535B771A" w:rsidR="00B978ED" w:rsidRDefault="00B978ED"/>
+    <w:p w14:paraId="6FEA41F5" w14:textId="77777777" w:rsidR="00A92B28" w:rsidRDefault="00A92B28"/>
+    <w:p w14:paraId="25724030" w14:textId="446B18AF" w:rsidR="00A92B28" w:rsidRDefault="00A92B28" w:rsidP="00A92B28">
+      <w:r w:rsidRPr="00A92B28">
+        <w:t xml:space="preserve">Slide </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92B28">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162FC579" w14:textId="5332125B" w:rsidR="00986AFB" w:rsidRDefault="00A276A6" w:rsidP="00A92B28">
+      <w:r w:rsidRPr="00A276A6">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E8B27BB" wp14:editId="42E480E8">
+            <wp:extent cx="2582263" cy="1443143"/>
+            <wp:effectExtent l="19050" t="19050" r="27940" b="24130"/>
+            <wp:docPr id="1352554472" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1352554472" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2595481" cy="1450530"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0B05DD" w14:textId="2DF9A62F" w:rsidR="00B50782" w:rsidRDefault="00D57F5B">
+      <w:r>
+        <w:t xml:space="preserve">Management can provide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> resources and open lines of communication between other departments. You can get help from Marketing and Communications to make graphics and distribute emails to staff. You can get help from Human Resources to see if you have coworkers who live together, or survey employees on what commuter benefits they would want. You can also get help from Facilities to improve your worksite such as adding HOV parking s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA447F">
+        <w:t>ign</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s, adding a secure bike rack, or lockers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320334E1" w14:textId="36351F48" w:rsidR="00A61C7C" w:rsidRDefault="00E85630">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8328CC" w14:textId="77777777" w:rsidR="00A61C7C" w:rsidRDefault="00A61C7C" w:rsidP="00A61C7C">
+      <w:r>
+        <w:t>Slide 6:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110DFA9C" w14:textId="5B420B2C" w:rsidR="000031DA" w:rsidRDefault="00A276A6">
+      <w:r w:rsidRPr="00A276A6">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FB37C97" wp14:editId="1F0A9733">
+            <wp:extent cx="2590800" cy="1442102"/>
+            <wp:effectExtent l="19050" t="19050" r="19050" b="24765"/>
+            <wp:docPr id="1571315413" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1571315413" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2602045" cy="1448361"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C16571E" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00D57F5B" w:rsidP="00D57F5B">
+      <w:r>
+        <w:t xml:space="preserve">Management can also provide you with a budget for the program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638FC799" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00D57F5B" w:rsidP="00FA447F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If your worksite is close to a bus stop, consider how many employees could bus to work. If your worksite is remote, perhaps employees would be more likely to carpool or vanpool, so you can set aside HOV parking spots near the entry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A078DB" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00FA447F" w:rsidP="00FA447F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can get employees interested in the commute program by offering incentives for taking sustainable trips. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038DB13C" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00FA447F" w:rsidP="00D57F5B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can host a transportation fair and draw in employees with food. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A76CFD" w14:textId="23FD48F9" w:rsidR="00D57F5B" w:rsidRDefault="00D57F5B" w:rsidP="00D57F5B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>You can also make some</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA447F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">improvements to your worksite such as fixing </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA447F">
+        <w:t>sidewalks, clearing overgrown vegetation, adding secure bike racks or lockers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50831C94" w14:textId="2EFDDB4F" w:rsidR="00A276A6" w:rsidRDefault="00E85630">
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ECE24E" w14:textId="7457346D" w:rsidR="00C60C1D" w:rsidRDefault="00C60C1D">
+      <w:r>
+        <w:t xml:space="preserve">Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92B28">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D76944" w14:textId="60533C9B" w:rsidR="000239F7" w:rsidRDefault="00FA447F" w:rsidP="000C08A9">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA447F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C57364" wp14:editId="3F955E66">
+            <wp:extent cx="2584450" cy="1454581"/>
+            <wp:effectExtent l="19050" t="19050" r="25400" b="12700"/>
+            <wp:docPr id="643201017" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="643201017" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2599861" cy="1463255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E3FABE" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00FA447F" w:rsidP="000C08A9">
+      <w:r>
+        <w:t>Management can set company culture in a few ways.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C7A2E6" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00FA447F" w:rsidP="00FA447F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For example, they can communicate the value of a commute program by sending welcome letters to new staff with commute resources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67732D48" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00FA447F" w:rsidP="00FA447F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">They can lead by example and take a sustainable commute. They can participate in campaigns such as Rider </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Rewards,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Bike Everywhere Challenge or a campaign you come up with. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6820043B" w14:textId="16032F29" w:rsidR="00FA447F" w:rsidRDefault="00FA447F" w:rsidP="00FA447F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>They can also highlight the commute program and existing sustainable commuters at staff meetings or newsletters. They can host prize drawings at these meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4615EB" w14:textId="77777777" w:rsidR="00FA447F" w:rsidRDefault="00FA447F" w:rsidP="000C08A9"/>
+    <w:p w14:paraId="75044908" w14:textId="77777777" w:rsidR="00E70F3C" w:rsidRDefault="00E70F3C"/>
+    <w:p w14:paraId="4072B317" w14:textId="3DBBF210" w:rsidR="001035BA" w:rsidRDefault="001035BA">
+      <w:r>
+        <w:t xml:space="preserve">Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA447F">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578CF7C0" w14:textId="26C003A9" w:rsidR="00A276A6" w:rsidRDefault="00A276A6">
+      <w:r w:rsidRPr="00A276A6">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F592511" wp14:editId="38A5CFF1">
+            <wp:extent cx="2567517" cy="1450264"/>
+            <wp:effectExtent l="19050" t="19050" r="23495" b="17145"/>
+            <wp:docPr id="25701185" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="25701185" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2582920" cy="1458964"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D12B46" w14:textId="03ED9480" w:rsidR="00E85630" w:rsidRDefault="00E85630" w:rsidP="00E85630">
+      <w:r>
+        <w:t xml:space="preserve">Some </w:t>
+      </w:r>
+      <w:r>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ways that managers can promote sustainable commutes include free car washes for carpoolers, breakfast with the CEO</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gifting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> company merchandise for a prize drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6548AE6B" w14:textId="77777777" w:rsidR="00D57F5B" w:rsidRDefault="00D57F5B"/>
+    <w:p w14:paraId="1B233671" w14:textId="23EC10AD" w:rsidR="008A0C1E" w:rsidRDefault="008A0C1E"/>
+    <w:p w14:paraId="30EC60AC" w14:textId="1ACF3718" w:rsidR="001035BA" w:rsidRDefault="001035BA">
+      <w:r>
+        <w:t xml:space="preserve">Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA447F">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C69AB20" w14:textId="77777777" w:rsidR="00604A6A" w:rsidRDefault="00604A6A">
+      <w:r w:rsidRPr="00EB2248">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48F60300" wp14:editId="20DDFA22">
+            <wp:extent cx="2527557" cy="1414730"/>
+            <wp:effectExtent l="19050" t="19050" r="25400" b="14605"/>
+            <wp:docPr id="1760938638" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1518011" cy="846531"/>
+                      <a:ext cx="2541956" cy="1422789"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004C4253">
-[...40 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="3BCF0262" w14:textId="77777777" w:rsidR="001035BA" w:rsidRDefault="001035BA"/>
+    <w:p w14:paraId="0F9B4218" w14:textId="3993DEC0" w:rsidR="00F261AC" w:rsidRDefault="00E85630">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F261AC">
+        <w:t xml:space="preserve">Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0C1E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F261AC">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF2466" w14:textId="77777777" w:rsidR="00BA64C6" w:rsidRDefault="00BA64C6">
+      <w:r w:rsidRPr="00BA64C6">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ED14720" wp14:editId="38650A50">
-[...18 lines deleted...]
-            <wp:docPr id="2" name="Picture 2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2734C7EE" wp14:editId="42C0A5C4">
+            <wp:extent cx="2553397" cy="1446107"/>
+            <wp:effectExtent l="19050" t="19050" r="18415" b="20955"/>
+            <wp:docPr id="563186259" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="563186259" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1541145" cy="867410"/>
+                      <a:ext cx="2565994" cy="1453241"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004C4253">
-[...67 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="4F11A725" w14:textId="13E3B750" w:rsidR="00E85630" w:rsidRDefault="00E85630">
+      <w:r>
+        <w:t>Why do you need management support for your commute options program?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6671B570" w14:textId="77777777" w:rsidR="007B0CE4" w:rsidRDefault="007B0CE4"/>
+    <w:p w14:paraId="2BEC801C" w14:textId="734C2BCE" w:rsidR="001346A2" w:rsidRDefault="001346A2">
+      <w:r>
+        <w:t xml:space="preserve">Slide </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0C1E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85630">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAA64E5" w14:textId="77777777" w:rsidR="00BA64C6" w:rsidRDefault="00BA64C6" w:rsidP="00001637">
+      <w:r w:rsidRPr="00BA64C6">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D4375CA" wp14:editId="07F74E88">
-[...18 lines deleted...]
-            <wp:docPr id="10" name="Picture 10"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56E53431" wp14:editId="12AA9EB1">
+            <wp:extent cx="2585219" cy="1455843"/>
+            <wp:effectExtent l="19050" t="19050" r="24765" b="11430"/>
+            <wp:docPr id="913962973" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="913962973" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1548145" cy="867260"/>
+                      <a:ext cx="2598653" cy="1463408"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004C4253">
-[...67 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="4B0ECE10" w14:textId="2A188247" w:rsidR="006E2342" w:rsidRDefault="006E2342" w:rsidP="00001637">
+      <w:r>
+        <w:t>Management can help you secure staffing, provide resources, supply a budget and set company culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B3742B" w14:textId="59F4CFDC" w:rsidR="007B0CE4" w:rsidRDefault="007B0CE4" w:rsidP="00001637"/>
+    <w:p w14:paraId="15752054" w14:textId="552F112C" w:rsidR="00001637" w:rsidRDefault="00001637" w:rsidP="00001637">
+      <w:r>
         <w:t xml:space="preserve">Slide </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A92B28">
+      <w:r w:rsidR="001035BA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85630">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B153493" w14:textId="05633FF7" w:rsidR="00A92B28" w:rsidRPr="00A92B28" w:rsidRDefault="00E21B7C" w:rsidP="00A92B28">
-      <w:r w:rsidRPr="00E21B7C">
+    <w:p w14:paraId="61B5941F" w14:textId="52F88E51" w:rsidR="00BA64C6" w:rsidRDefault="006E2342" w:rsidP="00FA04C1">
+      <w:r w:rsidRPr="006E2342">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00821980" w:rsidRPr="00821980">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="703A0686" wp14:editId="1A9485CC">
-[...18 lines deleted...]
-            <wp:docPr id="6" name="Picture 6"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D393740" wp14:editId="2FF92448">
+            <wp:extent cx="2545356" cy="1418166"/>
+            <wp:effectExtent l="19050" t="19050" r="26670" b="10795"/>
+            <wp:docPr id="1050675898" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1050675898" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1380635" cy="781918"/>
+                      <a:ext cx="2566879" cy="1430158"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A92B28" w:rsidRPr="00A92B28">
-[...55 lines deleted...]
-        <w:t>6</w:t>
+    </w:p>
+    <w:p w14:paraId="4AEB0C7C" w14:textId="77777777" w:rsidR="00E85630" w:rsidRPr="00E85630" w:rsidRDefault="00FA447F" w:rsidP="00FA447F">
+      <w:r w:rsidRPr="00E85630">
+        <w:t xml:space="preserve">So how can you begin the conversation with management? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD40F38" w14:textId="57755281" w:rsidR="00FA447F" w:rsidRPr="00E85630" w:rsidRDefault="00E85630" w:rsidP="00E85630">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85630">
+        <w:t>Explain to them the value of a commute program. The goal of a commute program is to support the business, its employees and the environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E263F7" w14:textId="6F7340EF" w:rsidR="00E85630" w:rsidRPr="00E85630" w:rsidRDefault="00E85630" w:rsidP="00E85630">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85630">
+        <w:t>Explain the employer requirements. The Commute Trip Reduction law comes with monthly, quarterly and annual requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E73DA92" w14:textId="48ECF3D7" w:rsidR="00E85630" w:rsidRPr="00E85630" w:rsidRDefault="00E85630" w:rsidP="00E85630">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85630">
+        <w:t>Identify business needs: Do your employees travel far distances to get to work? Is parking limited? Are there buses going by your business?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B382AB" w14:textId="07AFB92E" w:rsidR="00E85630" w:rsidRPr="00E85630" w:rsidRDefault="00E85630" w:rsidP="00E85630">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85630">
+        <w:t xml:space="preserve">How does a commute program support your mission, vision and strategic plan? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85630">
+        <w:t xml:space="preserve">Does the </w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85630">
+        <w:t xml:space="preserve"> value sustainability, corporate responsibility or employee </w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t>wellness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85630">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85630">
+        <w:t xml:space="preserve"> Commuter programs he</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85630">
+        <w:t>p with employee satisfaction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, recruitment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85630">
+        <w:t>and retention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E51A47" w14:textId="77777777" w:rsidR="00E85630" w:rsidRPr="00E85630" w:rsidRDefault="00E85630" w:rsidP="00E85630">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A461EA1" w14:textId="77777777" w:rsidR="00733527" w:rsidRDefault="00733527" w:rsidP="00FA04C1"/>
+    <w:p w14:paraId="03CAB465" w14:textId="2497F56C" w:rsidR="00733527" w:rsidRDefault="00733527" w:rsidP="00FA04C1">
+      <w:r>
+        <w:t>Slide 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85630">
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE3A660" w14:textId="3B2B4A25" w:rsidR="004C4253" w:rsidRDefault="00672FB8">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1CF8D7D8" w14:textId="5BD3B1E2" w:rsidR="00F25EAA" w:rsidRDefault="00870C41" w:rsidP="00A33F12">
+      <w:r w:rsidRPr="00870C41">
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34A5EECF" wp14:editId="4C13F483">
-[...18 lines deleted...]
-            <wp:docPr id="3" name="Picture 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69DC7B9A" wp14:editId="305584C8">
+            <wp:extent cx="2640768" cy="1478943"/>
+            <wp:effectExtent l="19050" t="19050" r="26670" b="26035"/>
+            <wp:docPr id="886271739" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="886271739" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1479550" cy="821055"/>
+                      <a:ext cx="2654544" cy="1486658"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004C4253">
-[...74 lines deleted...]
-        <w:t>7</w:t>
+    </w:p>
+    <w:p w14:paraId="3F099153" w14:textId="4F9A0DDC" w:rsidR="005972AD" w:rsidRDefault="005972AD" w:rsidP="00A33F12">
+      <w:r>
+        <w:t xml:space="preserve">Put together a proposal: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6B97">
+        <w:t xml:space="preserve">Organize your ideas to present to management. Make a list of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F5B">
+        <w:t xml:space="preserve">your wants and needs for the program. </w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F5B">
+        <w:t xml:space="preserve">equest internal support such as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D57F5B">
+        <w:t>a co</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D57F5B">
+        <w:t>-ETC or connections to other committees.</w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41" w:rsidRPr="00870C41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t>Lastly, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t>ut together a budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t>. M</w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t>ore on that on the next slide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712FE6CC" w14:textId="319460BC" w:rsidR="005972AD" w:rsidRDefault="005972AD" w:rsidP="00A33F12"/>
+    <w:p w14:paraId="4BC458C2" w14:textId="75BE5F23" w:rsidR="00414138" w:rsidRDefault="00414138" w:rsidP="00414138">
+      <w:r>
+        <w:t>Slide 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85630">
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB276EB" w14:textId="1748FCDB" w:rsidR="00F261AC" w:rsidRDefault="009C48E0">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4B12BBD7" w14:textId="0C1E4C83" w:rsidR="00733527" w:rsidRDefault="00BA64C6">
+      <w:r w:rsidRPr="00BA64C6">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C524E51" wp14:editId="11AE5C8D">
-[...18 lines deleted...]
-            <wp:docPr id="15" name="Picture 15"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0169E408" wp14:editId="56A3F7A5">
+            <wp:extent cx="2611967" cy="1469511"/>
+            <wp:effectExtent l="19050" t="19050" r="17145" b="16510"/>
+            <wp:docPr id="1541260063" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1541260063" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1502437" cy="845560"/>
+                      <a:ext cx="2637529" cy="1483892"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004C4253">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">commute </w:t>
+    </w:p>
+    <w:p w14:paraId="6DDEA39C" w14:textId="01F19CF9" w:rsidR="00414138" w:rsidRDefault="00414138">
+      <w:r>
+        <w:t xml:space="preserve">Prepare a budget: Be prepared to provide rough estimates. This can be a list of simple expenses such as snacks and gift cards. </w:t>
+      </w:r>
+      <w:r w:rsidR="005972AD">
+        <w:t>You can reach out to Pierce Transit i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>f you would like to get estimates on transit pass and vanpool subsidy costs</w:t>
+      </w:r>
+      <w:r w:rsidR="005972AD">
+        <w:t xml:space="preserve">. You can also work internally with Facilities, Finance or Human Resources to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:t>option</w:t>
+      <w:r w:rsidR="005972AD">
+        <w:t>gather</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="005972AD">
+        <w:t xml:space="preserve"> expenses on some more complex </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F5B">
+        <w:t>requests</w:t>
+      </w:r>
+      <w:r w:rsidR="005972AD">
+        <w:t xml:space="preserve"> such as sidewalk repairs or adding bike parking facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E71AA27" w14:textId="77777777" w:rsidR="00D57F5B" w:rsidRPr="00D57F5B" w:rsidRDefault="00D57F5B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014EF0BC" w14:textId="0594A6A4" w:rsidR="00414138" w:rsidRDefault="00414138">
+      <w:r>
+        <w:t>Slide 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85630">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A15D100" w14:textId="18FD0729" w:rsidR="00E70F3C" w:rsidRDefault="007B5CEB">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6B1C84E9" w14:textId="6608F940" w:rsidR="00BA64C6" w:rsidRDefault="00BA64C6">
+      <w:r w:rsidRPr="00BA64C6">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C158008" wp14:editId="2086339B">
-[...18 lines deleted...]
-            <wp:docPr id="17" name="Picture 17"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="190C84CC" wp14:editId="6186F4C4">
+            <wp:extent cx="2620010" cy="1470957"/>
+            <wp:effectExtent l="19050" t="19050" r="27940" b="15240"/>
+            <wp:docPr id="925081173" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="925081173" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1481066" cy="810156"/>
+                      <a:ext cx="2629732" cy="1476415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004C4253">
-[...49 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="7D4D91C0" w14:textId="639C2A57" w:rsidR="00414138" w:rsidRDefault="00414138">
+      <w:r>
+        <w:t>Keep management informed: Periodically update management about your program. This can be a quarterly one-page report o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F5B">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
+        <w:t>program participation, or monthly</w:t>
+      </w:r>
+      <w:r w:rsidR="00870C41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>announcements and tips management can pass along to staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07ED3215" w14:textId="77777777" w:rsidR="00414138" w:rsidRDefault="00414138"/>
+    <w:p w14:paraId="54FE4BCB" w14:textId="781AC644" w:rsidR="00414138" w:rsidRDefault="00414138">
+      <w:r>
+        <w:t>Slide 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85630">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0438E405" w14:textId="73E93760" w:rsidR="00BA64C6" w:rsidRDefault="00BA64C6">
+      <w:r w:rsidRPr="00BA64C6">
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B428A68" wp14:editId="2F4D4D5F">
-[...18 lines deleted...]
-            <wp:docPr id="18" name="Picture 18"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7711753A" wp14:editId="0E5A02B3">
+            <wp:extent cx="2614083" cy="1466790"/>
+            <wp:effectExtent l="19050" t="19050" r="15240" b="19685"/>
+            <wp:docPr id="496369345" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="496369345" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1501775" cy="795655"/>
+                      <a:ext cx="2628528" cy="1474895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001035BA">
-[...846 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p w14:paraId="259172D6" w14:textId="796641E6" w:rsidR="005B00F1" w:rsidRDefault="00414138">
+      <w:r>
+        <w:t xml:space="preserve">Action item: Get started by requesting a meeting with your management team to talk about ways they can help support the commute program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52216E3B" w14:textId="0CD6C105" w:rsidR="00384846" w:rsidRDefault="00384846"/>
     <w:sectPr w:rsidR="00384846">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03ED39DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27E4C566"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2121,50 +1612,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="334779AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CA22528"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BD7896"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A61AD27C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697E56C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01706AE4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2233,51 +1950,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E68650A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECD43AB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2346,214 +2063,359 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A457ED9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38CC68CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1270745685">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="872887879">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1156147800">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="746876406">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1400446136">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="358940879">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B50782"/>
     <w:rsid w:val="00001637"/>
     <w:rsid w:val="000031DA"/>
     <w:rsid w:val="00006F6D"/>
+    <w:rsid w:val="000239F7"/>
     <w:rsid w:val="00072CB7"/>
     <w:rsid w:val="0007388D"/>
     <w:rsid w:val="000B6C03"/>
     <w:rsid w:val="000C08A9"/>
     <w:rsid w:val="000C3DD8"/>
     <w:rsid w:val="00102D9C"/>
     <w:rsid w:val="001035BA"/>
     <w:rsid w:val="001346A2"/>
+    <w:rsid w:val="00192CB4"/>
     <w:rsid w:val="001D5769"/>
     <w:rsid w:val="00211D88"/>
     <w:rsid w:val="0022584C"/>
     <w:rsid w:val="00255F8D"/>
     <w:rsid w:val="002573AF"/>
+    <w:rsid w:val="002847FB"/>
     <w:rsid w:val="00291B64"/>
     <w:rsid w:val="002A651B"/>
     <w:rsid w:val="002B6468"/>
     <w:rsid w:val="002B7974"/>
     <w:rsid w:val="002D46FE"/>
+    <w:rsid w:val="00316AD5"/>
     <w:rsid w:val="00384846"/>
     <w:rsid w:val="00392526"/>
     <w:rsid w:val="003A3AEA"/>
     <w:rsid w:val="003C4EDE"/>
     <w:rsid w:val="003D4482"/>
     <w:rsid w:val="00410887"/>
+    <w:rsid w:val="00414138"/>
     <w:rsid w:val="00426ED0"/>
     <w:rsid w:val="00455C13"/>
+    <w:rsid w:val="0047599D"/>
     <w:rsid w:val="004C4253"/>
     <w:rsid w:val="004C7E26"/>
     <w:rsid w:val="0051192C"/>
     <w:rsid w:val="005337CF"/>
     <w:rsid w:val="00540B78"/>
     <w:rsid w:val="00541E23"/>
     <w:rsid w:val="00542256"/>
     <w:rsid w:val="0054509A"/>
     <w:rsid w:val="005804A3"/>
+    <w:rsid w:val="005972AD"/>
     <w:rsid w:val="005B00F1"/>
     <w:rsid w:val="005F2621"/>
     <w:rsid w:val="00604137"/>
+    <w:rsid w:val="00604A6A"/>
     <w:rsid w:val="00612273"/>
     <w:rsid w:val="00622759"/>
     <w:rsid w:val="006540B9"/>
     <w:rsid w:val="00672FB8"/>
     <w:rsid w:val="00677C93"/>
     <w:rsid w:val="006D1BEB"/>
+    <w:rsid w:val="006E2342"/>
     <w:rsid w:val="00733527"/>
     <w:rsid w:val="00773BC8"/>
     <w:rsid w:val="007B0CE4"/>
     <w:rsid w:val="007B5CEB"/>
     <w:rsid w:val="007E481F"/>
     <w:rsid w:val="007F28B4"/>
+    <w:rsid w:val="00821980"/>
     <w:rsid w:val="00830730"/>
+    <w:rsid w:val="00853D68"/>
+    <w:rsid w:val="00870C41"/>
     <w:rsid w:val="008A0C1E"/>
     <w:rsid w:val="008A61B0"/>
     <w:rsid w:val="008D4B7F"/>
     <w:rsid w:val="008E5338"/>
     <w:rsid w:val="00955A63"/>
+    <w:rsid w:val="00986AFB"/>
     <w:rsid w:val="00990575"/>
     <w:rsid w:val="00994B67"/>
     <w:rsid w:val="009B5EC5"/>
     <w:rsid w:val="009C48E0"/>
     <w:rsid w:val="009C6C1F"/>
     <w:rsid w:val="009E784C"/>
     <w:rsid w:val="009F5BB1"/>
+    <w:rsid w:val="00A276A6"/>
+    <w:rsid w:val="00A33F12"/>
     <w:rsid w:val="00A4206C"/>
+    <w:rsid w:val="00A61C7C"/>
     <w:rsid w:val="00A66C96"/>
     <w:rsid w:val="00A74CEA"/>
     <w:rsid w:val="00A75FB5"/>
     <w:rsid w:val="00A86872"/>
     <w:rsid w:val="00A92B28"/>
     <w:rsid w:val="00AB7B7C"/>
     <w:rsid w:val="00AC6458"/>
     <w:rsid w:val="00AD79EB"/>
     <w:rsid w:val="00B24FAF"/>
     <w:rsid w:val="00B50782"/>
     <w:rsid w:val="00B5606C"/>
     <w:rsid w:val="00B978ED"/>
     <w:rsid w:val="00BA421B"/>
+    <w:rsid w:val="00BA64C6"/>
     <w:rsid w:val="00BC63EB"/>
+    <w:rsid w:val="00C00B5E"/>
     <w:rsid w:val="00C0312D"/>
     <w:rsid w:val="00C51611"/>
     <w:rsid w:val="00C60C1D"/>
     <w:rsid w:val="00C7420A"/>
     <w:rsid w:val="00C74D0D"/>
+    <w:rsid w:val="00CB6706"/>
     <w:rsid w:val="00CC5639"/>
     <w:rsid w:val="00D26EF1"/>
+    <w:rsid w:val="00D4320B"/>
+    <w:rsid w:val="00D57F5B"/>
     <w:rsid w:val="00D83071"/>
     <w:rsid w:val="00D941D0"/>
     <w:rsid w:val="00DD16E9"/>
     <w:rsid w:val="00E21B7C"/>
     <w:rsid w:val="00E70F3C"/>
+    <w:rsid w:val="00E85630"/>
     <w:rsid w:val="00EB70E8"/>
     <w:rsid w:val="00EE58DC"/>
     <w:rsid w:val="00F25EAA"/>
     <w:rsid w:val="00F261AC"/>
     <w:rsid w:val="00F30424"/>
     <w:rsid w:val="00F42831"/>
     <w:rsid w:val="00F67EC6"/>
     <w:rsid w:val="00FA04C1"/>
+    <w:rsid w:val="00FA447F"/>
     <w:rsid w:val="00FC5BD5"/>
     <w:rsid w:val="00FF256E"/>
+    <w:rsid w:val="00FF6B97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="068866F6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{62A10172-DA19-42CF-BAC8-8DB969405556}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2952,51 +2814,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00001637"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00542256"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3277,70 +3139,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D96C0B7-C664-4E6D-AADB-4B4610F387A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6799</Characters>
+  <Pages>6</Pages>
+  <Words>701</Words>
+  <Characters>3998</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7976</CharactersWithSpaces>
+  <CharactersWithSpaces>4690</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Debbie Germer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>