--- v0 (2026-01-20)
+++ v1 (2026-11-08)
@@ -1,1814 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AFB7F74" w14:textId="2236A209" w:rsidR="002763C5" w:rsidRPr="00946C49" w:rsidRDefault="002763C5" w:rsidP="002763C5">
-[...26 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="64C01976" w14:textId="77777777" w:rsidR="00717E93" w:rsidRDefault="00717E93">
+      <w:r w:rsidRPr="00717E93">
         <w:rPr>
           <w:noProof/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A856783" wp14:editId="23F37BFB">
-[...10 lines deleted...]
-            <wp:docPr id="729509926" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="433FD832" wp14:editId="0355DA6C">
+            <wp:extent cx="2787793" cy="1625684"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1468155374" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="729509926" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1468155374" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1757045" cy="988060"/>
+                      <a:ext cx="2787793" cy="1625684"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5">
-[...3 lines deleted...]
-    <w:p w14:paraId="5023A99A" w14:textId="241A967E" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+    </w:p>
+    <w:p w14:paraId="1C3F2ACE" w14:textId="0FA91610" w:rsidR="00AF1BE9" w:rsidRDefault="000B5CAD">
       <w:r>
-        <w:t>Notes: ____________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="032E6B84" w14:textId="77777777" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+        <w:t>What is the Emergency Ride Home program?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3439999D" w14:textId="384AE55F" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>__________________________________________________________</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="002A2F23">
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5CAD">
+        <w:t xml:space="preserve"> provides</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B5CAD">
+        <w:t xml:space="preserve"> sustainable commuters in Pierce County with a free ride home in case of an emergency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D303E7C" w14:textId="64A8833F" w:rsidR="000B5CAD" w:rsidRDefault="00717E93">
+      <w:r w:rsidRPr="00717E93">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BF93351" wp14:editId="62BD436F">
-[...10 lines deleted...]
-            <wp:docPr id="454479017" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FBFE21A" wp14:editId="6F51CD98">
+            <wp:extent cx="2806844" cy="1625684"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1298630936" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="454479017" name=""/>
+                    <pic:cNvPr id="1298630936" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1787525" cy="995045"/>
+                      <a:ext cx="2806844" cy="1625684"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...8 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5">
-[...3 lines deleted...]
-    <w:p w14:paraId="32E0394D" w14:textId="77777777" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+    </w:p>
+    <w:p w14:paraId="3866BC50" w14:textId="30492B5E" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD">
       <w:r>
-        <w:t>__________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F031E94" w14:textId="77777777" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+        <w:t xml:space="preserve">Here is how the program works. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B3C67D" w14:textId="0890926F" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD">
       <w:r>
-        <w:t>__________________________________________________________</w:t>
-[...17 lines deleted...]
-      <w:r>
+        <w:t>The e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5CAD">
+        <w:t xml:space="preserve">mployee signs up for the program on the trip calendar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D43">
+        <w:t>at RideTogetherPierce.com</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5CAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003529B4">
+      <w:r w:rsidRPr="000B5CAD">
+        <w:t>under “My Rewards”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C9E403" w14:textId="08308E78" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B5CAD">
+        <w:t>Employee takes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B5CAD">
+        <w:t xml:space="preserve"> a sustainable commute to a worksite in Pierce County.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074C40EB" w14:textId="48907547" w:rsidR="000B5CAD" w:rsidRPr="00F37D43" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00F37D43">
+        <w:t xml:space="preserve">In an emergency, the employee can request a </w:t>
+      </w:r>
+      <w:r w:rsidR="00224E4C" w:rsidRPr="00F37D43">
+        <w:t xml:space="preserve">Lyft voucher for up to $100 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D43">
+        <w:t xml:space="preserve">or seek reimbursement up to three times a year all through the trip calendar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BBA217" w14:textId="734CA96E" w:rsidR="000B5CAD" w:rsidRDefault="00717E93">
+      <w:r w:rsidRPr="00717E93">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18D664A2" wp14:editId="6F81E44B">
-[...10 lines deleted...]
-            <wp:docPr id="251283747" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F0CCB48" wp14:editId="08DF7FC5">
+            <wp:extent cx="2800494" cy="1663786"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1305395274" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="251283747" name=""/>
+                    <pic:cNvPr id="1305395274" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1737995" cy="968375"/>
+                      <a:ext cx="2800494" cy="1663786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="3175">
-[...8 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5" w:rsidRPr="00010760">
-[...6 lines deleted...]
-    <w:p w14:paraId="0EDDAA58" w14:textId="77777777" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+    </w:p>
+    <w:p w14:paraId="27FE2E56" w14:textId="2F1F8EA1" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD">
       <w:r>
-        <w:t>__________________________________________________________</w:t>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00D17FF6">
+        <w:t xml:space="preserve">The Emergency Ride Home program can be used for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA836A7" w14:textId="07C24094" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:lastRenderedPageBreak/>
+        <w:t>Personal or family illnesses</w:t>
+      </w:r>
+      <w:r w:rsidR="00717E93">
+        <w:t>, u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t>nexpected overtime or a request to work late by your supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00717E93">
+        <w:t>, or a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t>n unexpected change in planned ride home such as your carpool driver becoming ill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766DD3A4" w14:textId="6DBB9F05" w:rsidR="000B5CAD" w:rsidRDefault="00717E93">
+      <w:r w:rsidRPr="00717E93">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C9BC51D" wp14:editId="11D0DD48">
-[...10 lines deleted...]
-            <wp:docPr id="278347786" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D06FFC" wp14:editId="44650969">
+            <wp:extent cx="2883048" cy="1625684"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1003521103" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="278347786" name=""/>
+                    <pic:cNvPr id="1003521103" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1758950" cy="984885"/>
+                      <a:ext cx="2883048" cy="1625684"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...8 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5">
-[...3 lines deleted...]
-    <w:p w14:paraId="334D6BE7" w14:textId="77777777" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+    </w:p>
+    <w:p w14:paraId="2109353D" w14:textId="2E84C5B2" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD">
       <w:r>
-        <w:t>__________________________________________________________</w:t>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00D86EC3">
+        <w:t xml:space="preserve">You can use the Emergency Ride Home program to get to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECE78BD" w14:textId="3EBFB4DC" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Your home,</w:t>
+      </w:r>
+      <w:r w:rsidR="00717E93">
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t>he location of personal vehicle like where it is parked at a transit park and ride,</w:t>
+      </w:r>
+      <w:r w:rsidR="00717E93">
+        <w:t xml:space="preserve"> or a d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t>octor’s office</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67924" w:rsidRPr="00717E93">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00717E93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67924" w:rsidRPr="00717E93">
+        <w:t xml:space="preserve">You may also make intermediate stops related to your emergency like </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C67924" w:rsidRPr="00717E93">
+        <w:t>to pick</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C67924" w:rsidRPr="00717E93">
+        <w:t xml:space="preserve"> up your kid to take them to the doctor’s office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07773E90" w14:textId="2F3786C3" w:rsidR="000B5CAD" w:rsidRDefault="00717E93">
+      <w:r w:rsidRPr="00717E93">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="729DA5AC" wp14:editId="016D2E66">
-[...10 lines deleted...]
-            <wp:docPr id="628667523" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0039B059" wp14:editId="402F0113">
+            <wp:extent cx="2825895" cy="1600282"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="845087742" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="628667523" name=""/>
+                    <pic:cNvPr id="845087742" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1737360" cy="961390"/>
+                      <a:ext cx="2825895" cy="1600282"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...27 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5" w:rsidRPr="00010760">
-[...6 lines deleted...]
-    <w:p w14:paraId="3F6F3F38" w14:textId="77777777" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+    </w:p>
+    <w:p w14:paraId="3B479E2D" w14:textId="47B96C49" w:rsidR="000B5CAD" w:rsidRDefault="00C67924">
       <w:r>
-        <w:t>__________________________________________________________</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00D86EC3">
+        <w:t xml:space="preserve">The Emergency Ride Home program cannot be used for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAEE546" w14:textId="2E518F7F" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="00C67924" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t xml:space="preserve">Running </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5CAD" w:rsidRPr="00717E93">
+        <w:t>Personal errands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t xml:space="preserve">, going to </w:t>
+      </w:r>
+      <w:r w:rsidR="00717E93" w:rsidRPr="00717E93">
+        <w:t>pre-scheduled</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5CAD" w:rsidRPr="00717E93">
+        <w:t xml:space="preserve"> appointments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00717E93">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5CAD" w:rsidRPr="00717E93">
+        <w:t xml:space="preserve">n place of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5CAD" w:rsidRPr="00717E93">
+        <w:t>ambulance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t>, going to the hospital for an</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5CAD" w:rsidRPr="00717E93">
+        <w:t xml:space="preserve"> or on the-job injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717E93">
+        <w:t xml:space="preserve">, working late with prior notice, after being terminated from your role, or bad weather conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4EE13B" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD"/>
+    <w:p w14:paraId="61F3DD16" w14:textId="173A169A" w:rsidR="000B5CAD" w:rsidRDefault="00717E93">
+      <w:r w:rsidRPr="00717E93">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E245E6C" wp14:editId="346FD833">
-[...10 lines deleted...]
-            <wp:docPr id="1151564156" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A81DE39" wp14:editId="53370719">
+            <wp:extent cx="2921150" cy="1663786"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="532987457" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1151564156" name=""/>
+                    <pic:cNvPr id="532987457" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1749425" cy="975360"/>
+                      <a:ext cx="2921150" cy="1663786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...27 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5">
-[...3 lines deleted...]
-    <w:p w14:paraId="0EBCD42B" w14:textId="77777777" w:rsidR="002763C5" w:rsidRDefault="002763C5" w:rsidP="002763C5">
+    </w:p>
+    <w:p w14:paraId="2E516EB6" w14:textId="246E5C46" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD">
       <w:r>
-        <w:t>__________________________________________________________</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="004B141C">
+        <w:t>Pop Quiz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0ED94A" w14:textId="412A9654" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Tammara lives in King County and works in Pierce County. She carpooled to work and was asked to stay late today.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD853A0" w14:textId="5E141D25" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Does Tammara qualify for an Emergency Ride Home?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565720FD" w14:textId="5C900C61" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Yes! ERH is available for anyone who commutes to a worksite in Pierce County.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED2C84D" w14:textId="2A9D9EE6" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>If Tammara lived in Pierce County but worked in another county, she would not qualify.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA9BFBF" w14:textId="1924D39F" w:rsidR="000B5CAD" w:rsidRDefault="00717E93">
+      <w:pPr>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717E93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13BB6402" wp14:editId="731B4058">
-[...10 lines deleted...]
-            <wp:docPr id="835837561" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34D729F8" wp14:editId="3D71D334">
+            <wp:extent cx="2806844" cy="1644735"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="630400429" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="835837561" name=""/>
+                    <pic:cNvPr id="630400429" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1752600" cy="1088390"/>
+                      <a:ext cx="2806844" cy="1644735"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...8 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="004B141C">
+    </w:p>
+    <w:p w14:paraId="3ACA87B0" w14:textId="409AD2EC" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Elliot, who rode his bike to work this morning needs to pick up his sick kid from school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF87657" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Does Elliot qualify for an Emergency Ride Home?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB009B4" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Yes, because Elliot commuted sustainably, he qualifies for an Emergency Ride Home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215DB21F" w14:textId="302E9034" w:rsidR="000B5CAD" w:rsidRDefault="00717E93">
+      <w:r w:rsidRPr="00717E93">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3005193C" wp14:editId="1B4CF9E3">
-[...10 lines deleted...]
-            <wp:docPr id="76210053" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="055EE992" wp14:editId="25332EE0">
+            <wp:extent cx="2768742" cy="1638384"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1552331365" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="76210053" name=""/>
+                    <pic:cNvPr id="1552331365" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1776095" cy="1002030"/>
+                      <a:ext cx="2768742" cy="1638384"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...8 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="004B141C">
+    </w:p>
+    <w:p w14:paraId="436C829B" w14:textId="583B3B7E" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:lastRenderedPageBreak/>
+        <w:t>Mike walks to work. The weather took a turn for the worse and is now stormy for the walk back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E23BE5" w14:textId="60445218" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Does Mike qualify for an Emergency Ride Home?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6437CF04" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00717E93">
+        <w:t>Unfortunately</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00717E93">
+        <w:t xml:space="preserve"> not. ERH does not cover inclement weather.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5267128E" w14:textId="0B5E33C1" w:rsidR="000B5CAD" w:rsidRPr="00717E93" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="00717E93">
+        <w:t>It would be good for Mike to check out his transit or carpool options.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73052806" w14:textId="7931B626" w:rsidR="000B5CAD" w:rsidRDefault="00717E93" w:rsidP="000B5CAD">
+      <w:pPr>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717E93">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C48378A" wp14:editId="5FFD810F">
-[...10 lines deleted...]
-            <wp:docPr id="1362764322" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0325D927" wp14:editId="5E085EB2">
+            <wp:extent cx="2844946" cy="1663786"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="794496568" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1362764322" name=""/>
+                    <pic:cNvPr id="794496568" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1743710" cy="972185"/>
+                      <a:ext cx="2844946" cy="1663786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...8 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002763C5" w:rsidRPr="00010760">
-[...241 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="33ABABB5" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRPr="000B5CAD" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="000B5CAD">
+        <w:t>Tell Your Employees about ERH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3411523F" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRPr="000B5CAD" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD">
+      <w:r w:rsidRPr="000B5CAD">
         <w:t>Please use the marketing materials we have prepared for you including posters, a rack card and PowerPoint slide.</w:t>
       </w:r>
-      <w:r>
-[...111 lines deleted...]
-    <w:sectPr w:rsidR="00C07414" w:rsidSect="002763C5">
+    </w:p>
+    <w:p w14:paraId="71FAD8B6" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRPr="000B5CAD" w:rsidRDefault="000B5CAD" w:rsidP="000B5CAD"/>
+    <w:p w14:paraId="50F45623" w14:textId="77777777" w:rsidR="000B5CAD" w:rsidRDefault="000B5CAD"/>
+    <w:sectPr w:rsidR="000B5CAD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...208 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002763C5"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00E22BB3"/>
+    <w:rsidRoot w:val="00591788"/>
+    <w:rsid w:val="000B5CAD"/>
+    <w:rsid w:val="001C1AFF"/>
+    <w:rsid w:val="00224E4C"/>
+    <w:rsid w:val="00591788"/>
+    <w:rsid w:val="00646699"/>
+    <w:rsid w:val="00717E93"/>
+    <w:rsid w:val="008473DA"/>
+    <w:rsid w:val="0095419A"/>
+    <w:rsid w:val="00AF1BE9"/>
+    <w:rsid w:val="00BD2EAC"/>
+    <w:rsid w:val="00C67924"/>
+    <w:rsid w:val="00F37D43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="05E30351"/>
+  <w14:docId w14:val="24F01115"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0B61F007-B440-4B16-868A-2868C89CF5E8}"/>
+  <w15:docId w15:val="{0DC50B21-AF63-4155-9538-67B6A92F2E36}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2149,204 +1139,625 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002763C5"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00730B5C"/>
+    <w:rsid w:val="00591788"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00591788"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RideTogether@PierceCountyWA.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ridetogetherpierce.com/ETC-ERH" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2354,54 +1765,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2556,72 +1967,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>724</Words>
-  <Characters>4133</Characters>
+  <Words>344</Words>
+  <Characters>1964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4848</CharactersWithSpaces>
+  <CharactersWithSpaces>2304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Melodi Yanik</dc:creator>
+  <dc:creator>Zoe Love</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>